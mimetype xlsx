--- v1 (2026-02-27)
+++ v2 (2026-10-05)
@@ -1,96 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28028"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Amber\Downloads\Nueva carpeta (5)\Nueva carpeta\Nueva carpeta\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ogomezs\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{63E46A8D-A2A7-497B-A400-1FA9FF5DC9E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{71F3AB8B-9716-4625-9B17-5669F5F70475}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" tabRatio="802" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="802" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2017-2026" sheetId="78" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2017-2026'!$C$1:$E$10</definedName>
     <definedName name="Print_Area" localSheetId="0">'2017-2026'!$C$1:$E$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <webPublishing targetScreenSize="1024x768" codePage="65001"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6878" uniqueCount="2065">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7324" uniqueCount="2182">
   <si>
     <t>PROVEDORES</t>
   </si>
   <si>
     <t>VALOR RD$</t>
   </si>
   <si>
     <t>Banderas en Nylon</t>
   </si>
   <si>
     <t>Suministros para impresora (Papeles, Sobres y Formularios)</t>
   </si>
   <si>
     <t>Suministros de limpieza</t>
   </si>
   <si>
     <t>Gorras y Camisetas Bordadas</t>
   </si>
   <si>
     <t>Sacos para empacar de 125 Libs.</t>
   </si>
   <si>
     <t>CELERITAS GROUP, SRL</t>
   </si>
   <si>
@@ -5883,124 +5872,101 @@
   <si>
     <t xml:space="preserve">Adquisición botellitas de agua purificada para diferentes áreas de la Institución (INESPRE).                </t>
   </si>
   <si>
     <t xml:space="preserve">Servicio de recarga Electrónica Paso Rápido para uso de Vehículos de la Institución (INESPRE).  </t>
   </si>
   <si>
     <t>Adquisición de Vasos Térmicos Impresos con  Logo Institucional para el día de los Padres  del INESPRE.</t>
   </si>
   <si>
     <t>Adquisición de Gato Hidráulico, Soga de Nylon, Neumáticos, Terminales de Guía Para Camioneta para Flotilla Vehicular del INESPRE.</t>
   </si>
   <si>
     <t>Contratación de Servicios Jurídicos especializados</t>
   </si>
   <si>
     <t>Casos de Excepción</t>
   </si>
   <si>
     <t>Adquisición de Barrera Vehicular con Asta de 4.5 M para Oficinas de la Dirección de Abastecimiento, Logística y Distribución (INESPRE).</t>
   </si>
   <si>
     <t xml:space="preserve">Adquisición de Basculas de mesa (balanza mecanica) para ser utilizada en la Dirección de Abastecimiento, Logística y Distribución en INESPRE de Herrera </t>
   </si>
   <si>
-    <t>Pin en metal con logo Institucional (INESPRE)</t>
-[...1 lines deleted...]
-  <si>
     <t>Adquisicion de las Maquinas sumadoras para diferentes areas de la Institucion dirigido a Mipymes</t>
   </si>
   <si>
     <t xml:space="preserve">Adquisición de hidrolavadora con motor de gasolina para ser utilizado en la Dirección de Abastecimiento, Logística y Distribución en Herrera </t>
   </si>
   <si>
     <t>Adquisición de Vasos Desechables para uso de la Institución del INESPRE</t>
   </si>
   <si>
     <t>Contratación de Servicio de Arreglo Floral por fallecimiento del Sr. Juan Leónidas Encarnación, padre del Sub-Director Benigno Encarnación (INESPRE)</t>
   </si>
   <si>
     <t>Adquisición de pines en metal con logo Institucional (INESPRE)</t>
   </si>
   <si>
     <t>Servicio de Reparación de dos (02) Maquinas de Empaque (Arroz y Habichuela) para ser utilizadas en la Dirección de Abastecimiento, Logística y Distribución de INESPRE</t>
   </si>
   <si>
-    <t>Adquisición de suministros de herreria para ser utilizados en diferentes áreas de la Institución a nivel nacional</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicio de alquiler de tres (03) camiones refrigerados para ser utilizados en los programas (ferias y mercados de productores) del INESPRE</t>
   </si>
   <si>
-    <t>Adquisición de Sacos de Polipropileno, Cajas Agrícola Calada y Cartones para transportar Huevos, para ser utilizado en la Dirección de Abastecimiento, Logística y Distribución en INESPRE Herrera.</t>
-[...1 lines deleted...]
-  <si>
     <t>“Adquisición de Sacos de Polipropileno, Cajas Agrícola Calada y Cartones para transportar huevos para ser ultilizado en la Dirección de Abastecimiento, Logística y Distribución en INESPRE Herrera</t>
   </si>
   <si>
     <t>Contratación de Almuerzo Empresarial por un Periodo de Seis (6) Meses</t>
   </si>
   <si>
     <t>JUT Inversiones, S.R.L.</t>
   </si>
   <si>
-    <t>Cancelado, debido a error humano durante la edición del
-[...6 lines deleted...]
-  <si>
     <t>Krongel Comercial, SRL</t>
   </si>
   <si>
     <t>Top Trading Solutions, SRL</t>
   </si>
   <si>
     <t>Yaniret Aesthetic, SRL</t>
   </si>
   <si>
     <t>Creaciones Sorivel, SRL</t>
   </si>
   <si>
     <t>Global Promo JO LE, SRL</t>
   </si>
   <si>
     <t>Logitronics, SRL</t>
   </si>
   <si>
-    <t>Desierto, el precio ofertado por los oferentes, supero el presupeusto estimado de gasto.</t>
-[...1 lines deleted...]
-  <si>
     <t>Inversiones &amp; Transporte Quirino Torrez, SRL</t>
   </si>
   <si>
-    <t>Desierto, debido a que el proceso en el sistema resultó afectado (corrompido), al momento de convocar las adquisiciones en el PACC."</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicio de mantenimiento preventivo para generador de eléctrico de 445 KW oficina principal del INESPRE.</t>
   </si>
   <si>
     <t>Adquisición de herramientas y materiales para ser utilizados por la Gerencia de San Juan de la Maguana y el Departamento de Ingeniería</t>
   </si>
   <si>
     <t>Aquisción de Repuestos para mantenimiento y Reparación de la flotilla vehícular del INESPRE</t>
   </si>
   <si>
     <t>Aquisición de Aires Acondicionados solicitado por el Departamento de Ingeniería y Arquitectura del INESPRE</t>
   </si>
   <si>
     <t>Adquisición de Fundas Transparente de Baja Densidad Impresas con Logo Institucional para uso de empaque en Dirección de Abastecimiento, Logística y Distribución del INESPRE</t>
   </si>
   <si>
     <t>Adquisición de materiales de herrería para ser utilizados en las diferentes areas de la Institución a Nivel General.</t>
   </si>
   <si>
     <t>Contratación del Servicio de Alquiler de Impresoras Multifuncionales en diferentes áreas del INESPRE, por un periodo de seis (6) meses. (Compras Verdes)</t>
   </si>
   <si>
     <t>Contratación de Servicio de Mantenimiento o Reparaciones Preventivas para Camiones Isuzu, Mack e Hyundai del INESPRE.</t>
   </si>
   <si>
     <t>Adquisición de tickets de combustible (Gasolina) para el abastecimiento de la flotilla vehicular del INESPRE</t>
@@ -6065,228 +6031,600 @@
   <si>
     <t>Contratación de servicios e instalación eléctrica, climatización y seguridad para las ferias Navidad del cambio con INESPRE 2025 en diferentes localidades a nivel nacional.</t>
   </si>
   <si>
     <t>Contratación de Servicios de alquiler e Instalación de carpas y estructuras para las ferias navidad del cambio con INESPRE 2025</t>
   </si>
   <si>
     <t>Contratación de publicidad a traves de medios de comunicación social</t>
   </si>
   <si>
     <t>Raysa Fanni Danis Sandoval</t>
   </si>
   <si>
     <t>Enfoque Digital S.R.L.</t>
   </si>
   <si>
     <t>Dobuy, SRL</t>
   </si>
   <si>
     <t>Ozavi Rent a Car, SRL</t>
   </si>
   <si>
     <t>Muñoz Concepto Mobiliario, SRL</t>
   </si>
   <si>
+    <t>Rocapi, SRL</t>
+  </si>
+  <si>
+    <t>Vozz Media Network, SRL</t>
+  </si>
+  <si>
+    <t>Miguel Alexander Disla Languasco</t>
+  </si>
+  <si>
+    <t>Fupsion, EIRL</t>
+  </si>
+  <si>
+    <t>Brandesign, SRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Procesos de Excepción	</t>
+  </si>
+  <si>
+    <t>Servicio de diseño de banners para exposición de artículos para las ferias Navidad del cambio con INESPRE 2025</t>
+  </si>
+  <si>
+    <t>Adquisición de suministro de limpieza</t>
+  </si>
+  <si>
+    <t>Servicio de Upgrade Plan de Hosting (Correo Electronico/Sitio Web inespre.gob.do</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contratación de servicio del coro para la misa de acción de gracia de la Institución.  </t>
+  </si>
+  <si>
+    <t>Adquisición de Materiales Ferreteros para Uso en las Diferentes Áreas del INESPRE</t>
+  </si>
+  <si>
+    <t>Adquisición de plafón en PVC para ser utilizado en la Dirección de  Abastecimiento Logistica y Distribución INESPRE Herrera</t>
+  </si>
+  <si>
+    <t>Alcapo Designer SRL</t>
+  </si>
+  <si>
+    <t>Acapella Construction, EIRL</t>
+  </si>
+  <si>
+    <t>Tecnofijaciones Domincanas, SRL</t>
+  </si>
+  <si>
+    <t>A+D16:D19dquisición de Rollos de Láminas Transparente con Logo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adquisición de recarga electrónica del sistema de pago peajes (paso rápido) y dispositivo paso rápido para ser utilizado en los vehículos del lNESPRE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adquisición de Contenedores Refrigerados de 40 pies (High Cube – HC) para almacenamiento de productos perecederos </t>
+  </si>
+  <si>
+    <t>Adquisicion de dos (2) transformadores elevadores para ser utilizado en los contenedores refrigerados.</t>
+  </si>
+  <si>
+    <t>Rava Group Containers Services Republica Dominicana, SRL</t>
+  </si>
+  <si>
+    <t>Adquisición de materiales gastables de oficina para uso de la Institución.</t>
+  </si>
+  <si>
+    <t>Portafolio.Do, SRL</t>
+  </si>
+  <si>
+    <t>Velez Import, SRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATACION DE SERVICIO DE ALQUILER DE FLOTILLA VEHICULAR PARA TRANSPORTE DE MERCANCIAS POR PERIODO DE DOS (2) MESES. </t>
+  </si>
+  <si>
+    <t>Inversiones &amp; Transporte Quirino Torres, SRL</t>
+  </si>
+  <si>
+    <t>Transolucion JR, SRL</t>
+  </si>
+  <si>
+    <t>Contratación de servicios de capacitación administrativa para Team Building para los servidores del INESPRE.</t>
+  </si>
+  <si>
+    <t>Cemagif Group, SRL</t>
+  </si>
+  <si>
+    <t>CV Studio By Chantak Valenzuela, SRL</t>
+  </si>
+  <si>
+    <t>Grupo Alaska, SRL</t>
+  </si>
+  <si>
+    <t>Jael Solutions,SRL</t>
+  </si>
+  <si>
+    <t>Adquisición de Agua en Botellones de 5 GL para uso Institucional en las Oficinas del INESPRE</t>
+  </si>
+  <si>
+    <t>Adquisición e Implementación de Software Integral ERP para uso Institucional del INESPRE.</t>
+  </si>
+  <si>
+    <t>CONTRATACIÓN DE SERVICIO DE GESTIÓN PARA EL MONTAJE DE CAPACITACIÓN DE TEAM BUILDING PARA LOS SERVIDORES DEL INESPRE.</t>
+  </si>
+  <si>
+    <t>Adquisición de insumos desechables para la institución.</t>
+  </si>
+  <si>
+    <t>Adquisicion de sardinas en salsa de tomate para abastecer los programas que desarrolla la Institución a nivel nacional</t>
+  </si>
+  <si>
+    <t>Adquisición de Filtros y Aceites para Vehículos del INESPRE.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contratación de servicio de alquiler de camiones de cargas y refrigerados para transporte de mercancías por un periodo de un (1) mes. </t>
+  </si>
+  <si>
+    <t>Adquisición de tickets de combustible para el abastecimiento de la flotilla vehicular del INESPRE.</t>
+  </si>
+  <si>
+    <t>Adquisición de Medicamentos para uso Institucional</t>
+  </si>
+  <si>
+    <t>Contratación del Servicio de Catering por un periodo de un (1) mes.</t>
+  </si>
+  <si>
+    <t>Adquisicion de forros de techo para carpas 6 x 6 metros para ser utilizados en diferentes gerencias del INESPRE</t>
+  </si>
+  <si>
+    <t>Adquisición de carpas para uso Institucional del INESPRE.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adquisición de baterías y halógenos para ser usadas en Camiones y camionetas de la Institución.  </t>
+  </si>
+  <si>
+    <t>Adquisición de fundas impresas con logo institucional para uso en actividades navideña del INESPRE</t>
+  </si>
+  <si>
+    <t>Servicio de publicación de convocatoia del proceso de licitacion publica nacional de REF. INESPRE-LPN-2025-0001 en dos periodicos nacionales por 2 dias consecutivos</t>
+  </si>
+  <si>
+    <t>Contratacion de servicio de alimentacion consumibles para 115 personas, para encuentro con agricultura de la region Sur</t>
+  </si>
+  <si>
+    <t>Adquisición de freezers para uso Institucional del INESPRE.</t>
+  </si>
+  <si>
+    <t>Contratación servicio de mantenimiento de equipos industriales del INESPRE</t>
+  </si>
+  <si>
+    <t>Adquisición de Servidores para el Aumento de Recursos de Respaldo (Bacula), Ampliación Hiperconvergente, Monitores y UPS para el Centro de Datos del INESPRE ¨</t>
+  </si>
+  <si>
+    <t>Contratación de publicidad a través de medios de comunicación social, por un periodo de tres (3) meses</t>
+  </si>
+  <si>
+    <t>Mirian  Peña Montero</t>
+  </si>
+  <si>
+    <t>ZM Services, SRL</t>
+  </si>
+  <si>
+    <t>Franklin Mirabal, SRL</t>
+  </si>
+  <si>
+    <t>Ecopolitica, SRL</t>
+  </si>
+  <si>
+    <t>CADENA DE NOTICIA – TELEVISION (CDN-TV), S.A.</t>
+  </si>
+  <si>
+    <t>Contratación De Servicio De Alquiler De Flotilla Vehicular Para Transporte De Mercancías Por Un Periodo De Dos (2) Meses.</t>
+  </si>
+  <si>
+    <t>Contratación de servicios de flores y coronas fúnebres para uso de la institución.</t>
+  </si>
+  <si>
+    <t>Contratación de servicios de eventos para diferentes actividades del INESPRE</t>
+  </si>
+  <si>
+    <t>Servicio e instalación de estructura para feria agropecuaria 2026</t>
+  </si>
+  <si>
+    <t>Adquisición de alimentos y bebidas para consumo Institucional</t>
+  </si>
+  <si>
+    <t>CONTRATACIÓN DEL SERVICIO DE CATERING POR UN PERIODO DE TRES (3) MESES PARA DIFERENTES EVENTOS Y REUNIONES DE LA INSTITUCIÓN</t>
+  </si>
+  <si>
+    <t>Adquisición de productos de papel y desechables para uso de la Institución</t>
+  </si>
+  <si>
+    <t>Adquisición de material gastable para uso de la institución.</t>
+  </si>
+  <si>
+    <t>Adquisición de Productos (Lacteos y Vainilla) para la elaboración de combos de habichuelas con dulce</t>
+  </si>
+  <si>
+    <t>Adquisición de productos (azúcar crema, galletas de leche y pasas dulce s/semilla) para elaboración de combos de habichuela con dulce</t>
+  </si>
+  <si>
+    <t>Eventmagic Prilop, SRL</t>
+  </si>
+  <si>
+    <t>Jorsa Multiservices, SRL</t>
+  </si>
+  <si>
+    <t>Contratación de recarga electrónica del sistema de pago peajes (paso rápido), para ser utilizado en los vehículos del Lnespre.</t>
+  </si>
+  <si>
+    <t>Contratación servicio de diseño e impresión de banners para la Feria Agropecuaria Nacional 2026 del INESPRE.</t>
+  </si>
+  <si>
+    <t>Adquisición de grama de jardín sintética para usar en el stand de la Feria Nacional Agropecuaria 2026</t>
+  </si>
+  <si>
+    <t>Servicio de recogida de desechos sólidos (basura) en la feria agropecuaria del 12 al 22 de marzo 2026”.</t>
+  </si>
+  <si>
+    <t>Adquisición de banderas (nacional e institucional) y mástiles de banderas (astas) para uso del INESPRE</t>
+  </si>
+  <si>
+    <t>Adquisición e instalación de lector de huella.</t>
+  </si>
+  <si>
+    <t>Adquisición de electrodomésticos para uso de la institución</t>
+  </si>
+  <si>
+    <t>Adquisición de lubricantes, baterías y gomas para vehículos del INESPRE.</t>
+  </si>
+  <si>
+    <t>Adquisición de herramientas para ser utilizadas en diferentes áreas de la institución</t>
+  </si>
+  <si>
+    <t>Servicio de ingeniería para perforación de pozos filtrantes en INESPRE, Herrera</t>
+  </si>
+  <si>
+    <t>Adquisición de uniformes con logo Institucional, para uso del personal de INESPRE.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“Adquisición de básculas y sistema láser de medición para uso de la institución”. </t>
+  </si>
+  <si>
+    <t>Servicio de mantenimiento y acondicionamiento de edificio del INESPRE</t>
+  </si>
+  <si>
+    <t>ADQUISICIÓN DE SERVIDOR Y COMPONENTES TECNOLOGICOS (MEMORIAS, MONITORES Y DISCOS) PARA EL DEPARTAMENTO DE TECNOLOGIA.</t>
+  </si>
+  <si>
+    <t>Adquisición de equipos de comunicación y tecnología para uso de la institución</t>
+  </si>
+  <si>
+    <t>ADQUISICIÓN DE MEDICAMENTOS PARA LOS DISPENSARIOS MÉDICOS DE LA INSTITUCIÓN</t>
+  </si>
+  <si>
+    <t>Contratación servicio de rotulación de camiones furgones secos y refrigerados del INESPRE</t>
+  </si>
+  <si>
+    <t>Contratación de servicio de mantenimiento de ups y plugins para página institucional y transparencia del INESPRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATACION DE FIRMA PARA AUDITORIA FINANCIERA , PERIODO FISCAL AÑO 2025. </t>
+  </si>
+  <si>
+    <t>Adquisición de mallas para empaque e hilo torza.</t>
+  </si>
+  <si>
+    <t>CONTRATACIÓN DE SERVICIO DE ALMUERZO EMPRESARIAL POR UN PERÍODO DE SEIS (6) MESES</t>
+  </si>
+  <si>
+    <t>Adquisicion de salami para abastecer los programas que ejecuta la institución a nivel nacional.</t>
+  </si>
+  <si>
+    <t>CONTRATACIÓN DE SERVICIO DE ALQUILER DE CONTENEDORES REFRIGERADO POR UN PERIODO DE SEIS (6) MESES, PARA ALMACENAMIENTO DE PRODUCTOS PERECEDEROS.</t>
+  </si>
+  <si>
+    <t>Adquisición de combustible para uso del INESPRE.</t>
+  </si>
+  <si>
+    <t>Contratación de publicidad a través de medios de comunicación social y publicaciones en periódicos impresos</t>
+  </si>
+  <si>
+    <t>Romero LC, SRL</t>
+  </si>
+  <si>
+    <t>Vilma Dariana Rodríguez De Jimenez</t>
+  </si>
+  <si>
+    <t>47,624.80 </t>
+  </si>
+  <si>
+    <t>EVELMAR COMERCIAL, S.R.L.,</t>
+  </si>
+  <si>
+    <t>GRUPO RM LAPAIX &amp; ASOCIADOS S.R.L</t>
+  </si>
+  <si>
+    <t>Corporación Dominicana de Radio y Televisión, SRL (Color Visión)</t>
+  </si>
+  <si>
+    <t>Radio FM Primera, SRL</t>
+  </si>
+  <si>
+    <t>Mister Sandwich Comidas Y Más, SRL</t>
+  </si>
+  <si>
+    <t>Plaza Lama, S.A.</t>
+  </si>
+  <si>
+    <t>Crisecel Ulloa Distribuitions, S.R.L.</t>
+  </si>
+  <si>
+    <t>Lonssys Industrial Multi Servicios, EIRL.</t>
+  </si>
+  <si>
+    <t>Casa Paco, SRL</t>
+  </si>
+  <si>
+    <t>Saavi Partesm, SRL</t>
+  </si>
+  <si>
+    <t>Eco Petroleo Dominicana, S.A.</t>
+  </si>
+  <si>
+    <t>Idemesa, S.R.L.</t>
+  </si>
+  <si>
+    <t>King Business Group, SRL</t>
+  </si>
+  <si>
+    <t>G3 Industrial, SRL</t>
+  </si>
+  <si>
+    <t>María Nieves Álvarez Revilla</t>
+  </si>
+  <si>
+    <t>Suplidora Renma, SRL</t>
+  </si>
+  <si>
+    <t>Grupo Zomo, SRL</t>
+  </si>
+  <si>
+    <t>Servicio de instalación de estructura para las ferias INESPRE CON LAS MADRES 2026, en las provincias El Seibo y San Pedro de Macoris</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Servicio de diseño de banners para las ferias INESPRE CON LAS MADRES 2026 </t>
+  </si>
+  <si>
+    <t>ADQUISICIÓN DE ARCHIVOS AÉREOS Y ARMARIO DE DOS PUERTAS PARA LOS DEPARTAMENTOS DEL INESPRE</t>
+  </si>
+  <si>
+    <t>Burdiez y Compañia, SRL</t>
+  </si>
+  <si>
+    <t>Flow, SRL</t>
+  </si>
+  <si>
+    <t>23,787.48 </t>
+  </si>
+  <si>
+    <t>Servicio de alquiler de impresoras para uso de diferentes areas del INESPRE.</t>
+  </si>
+  <si>
+    <t>Adquisición de pastas alimenticias (Espaguetis) para abastecer los programas que ejecuta la institución a nivel nacional</t>
+  </si>
+  <si>
+    <t>Adquisición de sal molida para abastecer los programas que ejecuta la institución a nivel nacional</t>
+  </si>
+  <si>
+    <t>Adquisición de aceite comestible para abastecer los programas que ejecuta la institución a nivel nacional</t>
+  </si>
+  <si>
+    <t>Adquisición de bolsos (cosmetiqueras) para obsequios por motivo del día de las madres para las servidoras de la institución</t>
+  </si>
+  <si>
+    <t>Adquisición de materiales de limpieza para el mantenimiento adecuado de las áreas de la institución</t>
+  </si>
+  <si>
+    <t>Silver Sfs Group, SRL</t>
+  </si>
+  <si>
+    <t>Max Comercial, SRL</t>
+  </si>
+  <si>
+    <t>ADQUISICIÓN DE BOLSAS PLÁSTICAS TIPO T-SHIRT Y ROLLOS PLÁSTICOS PARA EMPAQUE DE 1 Y 2 LIBRAS “</t>
+  </si>
+  <si>
+    <t>Flexopack, SR</t>
+  </si>
+  <si>
+    <t>Malena DFK International, SRL</t>
+  </si>
+  <si>
+    <t>Duma Group SRL</t>
+  </si>
+  <si>
+    <t>Yona Yonel Diesel, SRL</t>
+  </si>
+  <si>
+    <t>Contratación de firma para auditoria financiera, periodo fiscal año 2025.</t>
+  </si>
+  <si>
+    <t>Contratación de servicio de montaje de infraestructura provisional para puntos de abastecimiento en las comunidades en Estado de Emergencia / Decreto 239-26</t>
+  </si>
+  <si>
+    <t>Adquisición de combustible para el desarrollo de las intervenciones en apoyo a las provincias en estado de emergencia bajo el decreto 239-26.</t>
+  </si>
+  <si>
+    <t>Contratación de servicio de alimentación, para el personal en las provincias bajo estado de emergencia por el decreto 239-26.</t>
+  </si>
+  <si>
+    <t>Adquisición de Banners para puntos de abastecimiento en las comunidades en estado de emergencia bajo el decreto 239-26</t>
+  </si>
+  <si>
+    <t>Ofisol Suministros y Servicios, EIRL</t>
+  </si>
+  <si>
+    <t>Tatisimpex, SRL</t>
+  </si>
+  <si>
+    <t>Importadora Gina Celeste, SRL</t>
+  </si>
+  <si>
+    <t>Aldisa Business World, S.R.L.</t>
+  </si>
+  <si>
+    <t>Sowey Comercial, EIRL</t>
+  </si>
+  <si>
+    <t>Pharma GDE, SRL</t>
+  </si>
+  <si>
+    <t>Outlet De San Cristobal Medina, SRL</t>
+  </si>
+  <si>
+    <t>Jardín Ilusiones, SRL</t>
+  </si>
+  <si>
+    <t>Transporte Kenny Brito SRL</t>
+  </si>
+  <si>
+    <t>Soluciones Corporativas (SOLUCORP), SRL</t>
+  </si>
+  <si>
+    <t>Comercializadora del Atlántico JAL, SRL</t>
+  </si>
+  <si>
+    <t>Adquisición de carretilla de carga, cargadores para vehículos y dispensadores</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adquisición de soportes de pedestal para pantallas interactivas. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">adquisición de café, infusiones y productos alimenticios para la institución. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adquisición de utensilios de cocina, mantelería y electrodomésticos, para uso del INESPRE. </t>
+  </si>
+  <si>
+    <t>Adquisición de materiales de ferretería, construcción y mantenimiento para las diferentes áreas de la institución</t>
+  </si>
+  <si>
+    <t>Adquisicion de materiales desechables y gastables para uso de la institucion</t>
+  </si>
+  <si>
+    <t>ADQUISICIÓN DE EQUIPOS PARA EL SEGUIMIENTO DEL PLAN DE SEGURIDAD Y SALUD 2026 PARA EL INESPRE”.</t>
+  </si>
+  <si>
+    <t>Adquisición de medicamentos para uso del dispensario medico del INESPRE</t>
+  </si>
+  <si>
+    <t>Adquisición de Lonas y Sogas para uso de camiones para la comercialización de productos agrícolas</t>
+  </si>
+  <si>
+    <t>Servicios de flores para actividades institucionales</t>
+  </si>
+  <si>
+    <t>Servicio de transporte terrestre (autobús) para el XI encuentro de la red de sistemas públicos de abastecimiento y comercialización de alimentos de América Latina y el Caribe.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADQUISICIÓN DE PRODUCTOS DE PAPEL Y DESECHABLES PARA EL INSTITUTO DE ESTABILIZACIÓN DE PRECIOS (INESPRE). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADQUISICIÓN DE LUBRICANTES PARA LA FLOTILLA VEHICULAR DEL INESPRE </t>
+  </si>
+  <si>
+    <t>Adquisición de material gastable para uso de la Institución</t>
+  </si>
+  <si>
+    <t>SUMINISTRO DE PINTURAS Y ACCESORIOS PARA EL MANTENIMIENTO DE LAS INSTALACIONES A NIVEL NACIONAL DEL INESPRE.</t>
+  </si>
+  <si>
+    <t>ADQUISICIÓN DE MATERIALES DE EMPAQUE PARA (INESPRE)</t>
+  </si>
+  <si>
+    <t>Contratación de servicio de alquiler de contenedores refrigerado por un periodo de tres (3) meses, para almacenamiento de productos perecederos</t>
+  </si>
+  <si>
+    <t>ADQUISICION DE INSUMOS TECNOLOGICOS</t>
+  </si>
+  <si>
+    <t>Adquisición de suministros y herramientas de mantenimiento para ser  utilizadas en diferente areas del INESPRE.</t>
+  </si>
+  <si>
+    <t>ADQUISICIÓN DE ALTOPARLANTE (SISTEMA DIGITAL DE MEGAFONO PARA CAMIONES DEL INESPRE)”.</t>
+  </si>
+  <si>
+    <t>Adquisicion de azucar crema para abastecer los programas que ejecuta la institución a nivel nacional</t>
+  </si>
+  <si>
+    <t>ADQUISICIÓN DE SALAMI DESTINADO AL ABASTECIMIENTO DE LOS PROGRAMAS INSTITUCIONALES EJECUTADOS POR EL INESPRE A NIVEL NACIONAL</t>
+  </si>
+  <si>
+    <t>CONTRATACIÓN DE SERVICIOS DE ALIMENTACIÓN PARA EVENTOS INSTITUCIONALES DEL INESPRE, POR UN PERÍODO DE TRES (3) MESES.</t>
+  </si>
+  <si>
+    <t>Contratacion de publicidad a traves de medios de comunicacion diversos pra la promocion y difusion de los programas institucionales del INESPRE.</t>
+  </si>
+  <si>
+    <t>Contratación del servicio de rotulación de camiones y paños para patana del INESPRE</t>
+  </si>
+  <si>
+    <t>Contratación de servicio de impresiones para evento del XI encuentro red SPAA américa latina y el caribe</t>
+  </si>
+  <si>
+    <t>SERVICIO DE ALQUILER DE SALON PARA EVENTO DEL IX ENCUENTRO DE LA RED DE SISTEMAS PUBLICOS DE ABASTECIMIENTO Y COMERCIALIZACION DE ALIMENTOS DE AMERICA LATINA Y EL CARIBE</t>
+  </si>
+  <si>
+    <t>Contratación de servicio de recogida de basura (Desechos Solidos) por 12 meses.</t>
+  </si>
+  <si>
+    <t>Adquisición de Sillas plegables con nevera integrada para obsequios del día de los padres a los colaboradores de la institución, dirigido a MIPYMES</t>
+  </si>
+  <si>
+    <t>Centro de Arte Uribe, SRL</t>
+  </si>
+  <si>
+    <t>Inverplata, SA</t>
+  </si>
+  <si>
+    <t>CONTRATACION DEL SERVICIO DE ALQUILER DE IMPRESORAS PARA USO DE DIFERENTES AREAS DEL INESPRE”.</t>
+  </si>
+  <si>
+    <t>“ADQUISICIÓN DE BOLSAS PLÁSTICAS TIPO T-SHIRT CON LOGO INSTITUCIONAL PARA EL INSTITUTO DE ESTABILIZACIÓN DE PRECIOS (INESPRE)”</t>
+  </si>
+  <si>
+    <t>Adquisición de tarimas plásticas y tanques de almacenamiento de agua para uso institucional</t>
+  </si>
+  <si>
+    <t>Contratación de Servicios de perifoneo, para la promoción y difusión de los  programas institucionales del INESPRE</t>
+  </si>
+  <si>
     <t>En proceso</t>
-  </si>
-[...175 lines deleted...]
-    <t>Contratación De Servicio De Alquiler De Flotilla Vehicular Para Transporte De Mercancías Por Un Periodo De Dos (2) Meses.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -6345,79 +6683,51 @@
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Millares 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{DB9ED029-06D8-4789-9C7A-5C8A82D397E5}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{9417A9A6-0A92-47E7-92A2-342462DAB388}"/>
     <cellStyle name="Normal 4" xfId="4" xr:uid="{F048CDF1-F88E-435D-BA90-0CBA98DAF248}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...27 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6667,59 +6977,59 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G1717"/>
+  <dimension ref="A1:G1828"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A1707" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A1718" sqref="A1718"/>
+    <sheetView tabSelected="1" topLeftCell="A1791" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A1812" sqref="A1812"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="93.5703125" style="4" customWidth="1"/>
+    <col min="1" max="1" width="114.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="32.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="41.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="4" t="s">
@@ -44093,2130 +44403,4682 @@
       </c>
       <c r="D1626" s="4" t="s">
         <v>386</v>
       </c>
       <c r="E1626" s="4">
         <v>0</v>
       </c>
       <c r="F1626" s="4" t="s">
         <v>58</v>
       </c>
       <c r="G1626" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1627" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1627" s="4" t="s">
         <v>1943</v>
       </c>
       <c r="B1627" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1627" s="2">
         <v>45882</v>
       </c>
       <c r="D1627" s="4" t="s">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="E1627" s="4">
         <v>96288</v>
       </c>
       <c r="F1627" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G1627" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1628" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1628" s="4" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="B1628" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1628" s="2">
-        <v>45882</v>
+        <v>45883</v>
       </c>
       <c r="D1628" s="4" t="s">
-        <v>1958</v>
+        <v>1955</v>
       </c>
       <c r="E1628" s="4">
-        <v>0</v>
+        <v>143252</v>
       </c>
       <c r="F1628" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G1628" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1629" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1629" s="4" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="B1629" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1629" s="2">
         <v>45882</v>
       </c>
       <c r="D1629" s="4" t="s">
-        <v>1959</v>
+        <v>1839</v>
       </c>
       <c r="E1629" s="4">
-        <v>0</v>
+        <v>68712.759999999995</v>
       </c>
       <c r="F1629" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G1629" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1630" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1630" s="4" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="B1630" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1630" s="2">
-        <v>45883</v>
+        <v>45884</v>
       </c>
       <c r="D1630" s="4" t="s">
-        <v>1960</v>
+        <v>1956</v>
       </c>
       <c r="E1630" s="4">
-        <v>143252</v>
+        <v>28556</v>
       </c>
       <c r="F1630" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G1630" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1631" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1631" s="4" t="s">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="B1631" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1631" s="2">
         <v>45882</v>
       </c>
       <c r="D1631" s="4" t="s">
-        <v>1839</v>
+        <v>1957</v>
       </c>
       <c r="E1631" s="4">
-        <v>68712.759999999995</v>
+        <v>88500</v>
       </c>
       <c r="F1631" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G1631" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1632" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1632" s="4" t="s">
         <v>1948</v>
       </c>
       <c r="B1632" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1632" s="2">
-        <v>45884</v>
+        <v>45887</v>
       </c>
       <c r="D1632" s="4" t="s">
-        <v>1961</v>
+        <v>1958</v>
       </c>
       <c r="E1632" s="4">
-        <v>28556</v>
+        <v>11800</v>
       </c>
       <c r="F1632" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G1632" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1633" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1633" s="4" t="s">
-        <v>1944</v>
+        <v>1949</v>
       </c>
       <c r="B1633" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1633" s="2">
-        <v>45882</v>
+        <v>45896</v>
       </c>
       <c r="D1633" s="4" t="s">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="E1633" s="4">
-        <v>88500</v>
+        <v>80535</v>
       </c>
       <c r="F1633" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G1633" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1634" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1634" s="4" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="B1634" s="4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C1634" s="2">
-        <v>45887</v>
+        <v>45884</v>
       </c>
       <c r="D1634" s="4" t="s">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="E1634" s="4">
-        <v>11800</v>
+        <v>366980</v>
       </c>
       <c r="F1634" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G1634" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1635" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1635" s="4" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="B1635" s="4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C1635" s="2">
-        <v>45896</v>
+        <v>45891</v>
       </c>
       <c r="D1635" s="4" t="s">
-        <v>1964</v>
+        <v>1961</v>
       </c>
       <c r="E1635" s="4">
-        <v>80535</v>
+        <v>1140000</v>
       </c>
       <c r="F1635" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G1635" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1636" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1636" s="4" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="B1636" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1636" s="2">
-        <v>45884</v>
+        <v>45897</v>
       </c>
       <c r="D1636" s="4" t="s">
-        <v>1965</v>
+        <v>966</v>
       </c>
       <c r="E1636" s="4">
-        <v>366980</v>
+        <v>1410400</v>
       </c>
       <c r="F1636" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G1636" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1637" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1637" s="4" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="B1637" s="4" t="s">
-        <v>20</v>
+        <v>134</v>
       </c>
       <c r="C1637" s="2">
-        <v>45884</v>
+        <v>45895</v>
       </c>
       <c r="D1637" s="4" t="s">
-        <v>1966</v>
+        <v>2098</v>
       </c>
       <c r="E1637" s="4">
-        <v>0</v>
+        <v>3271550</v>
       </c>
       <c r="F1637" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G1637" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1638" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1638" s="4" t="s">
-        <v>1953</v>
+        <v>1962</v>
       </c>
       <c r="B1638" s="4" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="C1638" s="2">
-        <v>45891</v>
+        <v>45916</v>
       </c>
       <c r="D1638" s="4" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="E1638" s="4">
-        <v>0</v>
+        <v>118000</v>
       </c>
       <c r="F1638" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G1638" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1639" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1639" s="4" t="s">
-        <v>1954</v>
+        <v>1963</v>
       </c>
       <c r="B1639" s="4" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="C1639" s="2">
-        <v>45891</v>
+        <v>45800</v>
       </c>
       <c r="D1639" s="4" t="s">
-        <v>1968</v>
+        <v>1771</v>
       </c>
       <c r="E1639" s="4">
-        <v>0</v>
+        <v>27237.75</v>
       </c>
       <c r="F1639" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G1639" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1640" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1640" s="4" t="s">
-        <v>1955</v>
+        <v>1964</v>
       </c>
       <c r="B1640" s="4" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="C1640" s="2">
-        <v>45897</v>
+        <v>45800</v>
       </c>
       <c r="D1640" s="4" t="s">
-        <v>386</v>
+        <v>1715</v>
       </c>
       <c r="E1640" s="4">
-        <v>0</v>
+        <v>93981</v>
       </c>
       <c r="F1640" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G1640" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1641" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1641" s="4" t="s">
-        <v>1956</v>
+        <v>1965</v>
       </c>
       <c r="B1641" s="4" t="s">
-        <v>134</v>
+        <v>32</v>
       </c>
       <c r="C1641" s="2">
-        <v>45895</v>
+        <v>45902</v>
       </c>
       <c r="D1641" s="4" t="s">
-        <v>386</v>
+        <v>1930</v>
       </c>
       <c r="E1641" s="4">
-        <v>0</v>
+        <v>187620</v>
       </c>
       <c r="F1641" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G1641" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1642" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1642" s="4" t="s">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="B1642" s="4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C1642" s="2">
-        <v>45916</v>
+        <v>45902</v>
       </c>
       <c r="D1642" s="4" t="s">
-        <v>1982</v>
+        <v>1976</v>
       </c>
       <c r="E1642" s="4">
-        <v>118000</v>
+        <v>324362</v>
       </c>
       <c r="F1642" s="4" t="s">
         <v>62</v>
       </c>
       <c r="G1642" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1643" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1643" s="4" t="s">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="B1643" s="4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C1643" s="2">
-        <v>45800</v>
+        <v>45902</v>
       </c>
       <c r="D1643" s="4" t="s">
-        <v>1771</v>
+        <v>888</v>
       </c>
       <c r="E1643" s="4">
-        <v>27237.75</v>
+        <v>253455</v>
       </c>
       <c r="F1643" s="4" t="s">
         <v>62</v>
       </c>
       <c r="G1643" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1644" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1644" s="4" t="s">
-        <v>1971</v>
+        <v>1967</v>
       </c>
       <c r="B1644" s="4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C1644" s="2">
-        <v>45800</v>
+        <v>45902</v>
       </c>
       <c r="D1644" s="4" t="s">
-        <v>1715</v>
+        <v>1977</v>
       </c>
       <c r="E1644" s="4">
-        <v>93981</v>
+        <v>458448</v>
       </c>
       <c r="F1644" s="4" t="s">
         <v>62</v>
       </c>
       <c r="G1644" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1645" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1645" s="4" t="s">
-        <v>1972</v>
+        <v>1968</v>
       </c>
       <c r="B1645" s="4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C1645" s="2">
-        <v>45902</v>
+        <v>45909</v>
       </c>
       <c r="D1645" s="4" t="s">
-        <v>1930</v>
+        <v>1978</v>
       </c>
       <c r="E1645" s="4">
-        <v>187620</v>
+        <v>885000</v>
       </c>
       <c r="F1645" s="4" t="s">
         <v>62</v>
       </c>
       <c r="G1645" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1646" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1646" s="4" t="s">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="B1646" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1646" s="2">
-        <v>45902</v>
+        <v>45917</v>
       </c>
       <c r="D1646" s="4" t="s">
-        <v>1983</v>
+        <v>889</v>
       </c>
       <c r="E1646" s="4">
-        <v>324362</v>
+        <v>785408</v>
       </c>
       <c r="F1646" s="4" t="s">
         <v>62</v>
       </c>
       <c r="G1646" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1647" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1647" s="4" t="s">
-        <v>1974</v>
+        <v>1970</v>
       </c>
       <c r="B1647" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1647" s="2">
-        <v>45902</v>
+        <v>45916</v>
       </c>
       <c r="D1647" s="4" t="s">
-        <v>888</v>
+        <v>1979</v>
       </c>
       <c r="E1647" s="4">
-        <v>253455</v>
+        <v>1859541</v>
       </c>
       <c r="F1647" s="4" t="s">
         <v>62</v>
       </c>
       <c r="G1647" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1648" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1648" s="4" t="s">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="B1648" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1648" s="2">
-        <v>45902</v>
+        <v>45923</v>
       </c>
       <c r="D1648" s="4" t="s">
-        <v>1984</v>
+        <v>888</v>
       </c>
       <c r="E1648" s="4">
-        <v>458448</v>
+        <v>76466</v>
       </c>
       <c r="F1648" s="4" t="s">
         <v>62</v>
       </c>
       <c r="G1648" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1649" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1649" s="4" t="s">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="B1649" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1649" s="2">
-        <v>45909</v>
+        <v>45923</v>
       </c>
       <c r="D1649" s="4" t="s">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="E1649" s="4">
-        <v>885000</v>
+        <v>105021.64</v>
       </c>
       <c r="F1649" s="4" t="s">
         <v>62</v>
       </c>
       <c r="G1649" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1650" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1650" s="4" t="s">
-        <v>1976</v>
+        <v>1972</v>
       </c>
       <c r="B1650" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1650" s="2">
-        <v>45917</v>
+        <v>45923</v>
       </c>
       <c r="D1650" s="4" t="s">
-        <v>889</v>
+        <v>1866</v>
       </c>
       <c r="E1650" s="4">
-        <v>785408</v>
+        <v>799994.1</v>
       </c>
       <c r="F1650" s="4" t="s">
         <v>62</v>
       </c>
       <c r="G1650" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1651" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1651" s="4" t="s">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="B1651" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1651" s="2">
-        <v>45916</v>
+        <v>45930</v>
       </c>
       <c r="D1651" s="4" t="s">
-        <v>1986</v>
+        <v>1525</v>
       </c>
       <c r="E1651" s="4">
-        <v>1859541</v>
+        <v>400000</v>
       </c>
       <c r="F1651" s="4" t="s">
         <v>62</v>
       </c>
       <c r="G1651" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1652" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1652" s="4" t="s">
-        <v>1978</v>
+        <v>1974</v>
       </c>
       <c r="B1652" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1652" s="2">
-        <v>45923</v>
+        <v>45930</v>
       </c>
       <c r="D1652" s="4" t="s">
-        <v>888</v>
+        <v>1525</v>
       </c>
       <c r="E1652" s="4">
-        <v>76466</v>
+        <v>259641.81</v>
       </c>
       <c r="F1652" s="4" t="s">
         <v>62</v>
       </c>
       <c r="G1652" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1653" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1653" s="4" t="s">
-        <v>1978</v>
+        <v>1981</v>
       </c>
       <c r="B1653" s="4" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="C1653" s="2">
-        <v>45923</v>
+        <v>45946</v>
       </c>
       <c r="D1653" s="4" t="s">
-        <v>1987</v>
+        <v>1771</v>
       </c>
       <c r="E1653" s="4">
-        <v>105021.64</v>
+        <v>22302</v>
       </c>
       <c r="F1653" s="4" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="G1653" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1654" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1654" s="4" t="s">
-        <v>1979</v>
+        <v>1982</v>
       </c>
       <c r="B1654" s="4" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="C1654" s="2">
-        <v>45923</v>
+        <v>45958</v>
       </c>
       <c r="D1654" s="4" t="s">
-        <v>1866</v>
+        <v>1993</v>
       </c>
       <c r="E1654" s="4">
-        <v>799994.1</v>
+        <v>148862.9</v>
       </c>
       <c r="F1654" s="4" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="G1654" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1655" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1655" s="4" t="s">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="B1655" s="4" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="C1655" s="2">
-        <v>45930</v>
+        <v>45961</v>
       </c>
       <c r="D1655" s="4" t="s">
-        <v>1525</v>
+        <v>1334</v>
       </c>
       <c r="E1655" s="4">
-        <v>400000</v>
+        <v>75538.880000000005</v>
       </c>
       <c r="F1655" s="4" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="G1655" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1656" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1656" s="4" t="s">
-        <v>1981</v>
+        <v>1984</v>
       </c>
       <c r="B1656" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1656" s="2">
-        <v>45930</v>
+        <v>45946</v>
       </c>
       <c r="D1656" s="4" t="s">
-        <v>386</v>
+        <v>945</v>
       </c>
       <c r="E1656" s="4">
-        <v>0</v>
+        <v>847517.5</v>
       </c>
       <c r="F1656" s="4" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="G1656" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1657" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1657" s="4" t="s">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="B1657" s="4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C1657" s="2">
-        <v>45946</v>
+        <v>45952</v>
       </c>
       <c r="D1657" s="4" t="s">
-        <v>1771</v>
+        <v>1994</v>
       </c>
       <c r="E1657" s="4">
-        <v>22302</v>
+        <v>346932.1</v>
       </c>
       <c r="F1657" s="4" t="s">
         <v>81</v>
       </c>
       <c r="G1657" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1658" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1658" s="4" t="s">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="B1658" s="4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C1658" s="2">
-        <v>45958</v>
+        <v>45952</v>
       </c>
       <c r="D1658" s="4" t="s">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="E1658" s="4">
-        <v>148862.9</v>
+        <v>543665.93000000005</v>
       </c>
       <c r="F1658" s="4" t="s">
         <v>81</v>
       </c>
       <c r="G1658" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1659" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1659" s="4" t="s">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="B1659" s="4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C1659" s="2">
-        <v>45961</v>
+        <v>45946</v>
       </c>
       <c r="D1659" s="4" t="s">
-        <v>1334</v>
+        <v>1014</v>
       </c>
       <c r="E1659" s="4">
-        <v>75538.880000000005</v>
+        <v>1239000</v>
       </c>
       <c r="F1659" s="4" t="s">
         <v>81</v>
       </c>
       <c r="G1659" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1660" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1660" s="4" t="s">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="B1660" s="4" t="s">
-        <v>20</v>
+        <v>134</v>
       </c>
       <c r="C1660" s="2">
-        <v>45946</v>
+        <v>45931</v>
       </c>
       <c r="D1660" s="4" t="s">
-        <v>945</v>
+        <v>1996</v>
       </c>
       <c r="E1660" s="4">
-        <v>847517.5</v>
+        <v>4960000</v>
       </c>
       <c r="F1660" s="4" t="s">
         <v>81</v>
       </c>
       <c r="G1660" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1661" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1661" s="4" t="s">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="B1661" s="4" t="s">
-        <v>20</v>
+        <v>134</v>
       </c>
       <c r="C1661" s="2">
-        <v>45952</v>
+        <v>45931</v>
       </c>
       <c r="D1661" s="4" t="s">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="E1661" s="4">
-        <v>346932.1</v>
+        <v>2298598.7000000002</v>
       </c>
       <c r="F1661" s="4" t="s">
         <v>81</v>
       </c>
       <c r="G1661" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1662" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1662" s="4" t="s">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="B1662" s="4" t="s">
-        <v>20</v>
+        <v>134</v>
       </c>
       <c r="C1662" s="2">
-        <v>45952</v>
+        <v>45945</v>
       </c>
       <c r="D1662" s="4" t="s">
-        <v>2002</v>
+        <v>2099</v>
       </c>
       <c r="E1662" s="4">
-        <v>543665.93000000005</v>
+        <v>2580000</v>
       </c>
       <c r="F1662" s="4" t="s">
         <v>81</v>
       </c>
       <c r="G1662" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1663" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1663" s="4" t="s">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="B1663" s="4" t="s">
-        <v>20</v>
+        <v>134</v>
       </c>
       <c r="C1663" s="2">
-        <v>45946</v>
+        <v>45945</v>
       </c>
       <c r="D1663" s="4" t="s">
-        <v>1014</v>
+        <v>1907</v>
       </c>
       <c r="E1663" s="4">
-        <v>1239000</v>
+        <v>3851520</v>
       </c>
       <c r="F1663" s="4" t="s">
         <v>81</v>
       </c>
       <c r="G1663" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1664" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1664" s="4" t="s">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="B1664" s="4" t="s">
         <v>134</v>
       </c>
       <c r="C1664" s="2">
-        <v>45931</v>
+        <v>45945</v>
       </c>
       <c r="D1664" s="4" t="s">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="E1664" s="4">
-        <v>4960000</v>
+        <v>4414400</v>
       </c>
       <c r="F1664" s="4" t="s">
         <v>81</v>
       </c>
       <c r="G1664" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1665" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1665" s="4" t="s">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="B1665" s="4" t="s">
-        <v>134</v>
+        <v>2003</v>
       </c>
       <c r="C1665" s="2">
         <v>45931</v>
       </c>
       <c r="D1665" s="4" t="s">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="E1665" s="4">
-        <v>2298598.7000000002</v>
+        <v>380000</v>
       </c>
       <c r="F1665" s="4" t="s">
         <v>81</v>
       </c>
       <c r="G1665" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1666" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1666" s="4" t="s">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="B1666" s="4" t="s">
-        <v>134</v>
+        <v>2003</v>
       </c>
       <c r="C1666" s="2">
-        <v>45945</v>
+        <v>45931</v>
       </c>
       <c r="D1666" s="4" t="s">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="E1666" s="4">
-        <v>0</v>
+        <v>150000</v>
       </c>
       <c r="F1666" s="4" t="s">
         <v>81</v>
       </c>
       <c r="G1666" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1667" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1667" s="4" t="s">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="B1667" s="4" t="s">
-        <v>134</v>
+        <v>2003</v>
       </c>
       <c r="C1667" s="2">
-        <v>45945</v>
+        <v>45931</v>
       </c>
       <c r="D1667" s="4" t="s">
-        <v>1907</v>
+        <v>2001</v>
       </c>
       <c r="E1667" s="4">
-        <v>3851520</v>
+        <v>350000</v>
       </c>
       <c r="F1667" s="4" t="s">
         <v>81</v>
       </c>
       <c r="G1667" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1668" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1668" s="4" t="s">
-        <v>1998</v>
+        <v>1992</v>
       </c>
       <c r="B1668" s="4" t="s">
-        <v>134</v>
+        <v>2003</v>
       </c>
       <c r="C1668" s="2">
-        <v>45945</v>
+        <v>45931</v>
       </c>
       <c r="D1668" s="4" t="s">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="E1668" s="4">
-        <v>4414400</v>
+        <v>389999.99</v>
       </c>
       <c r="F1668" s="4" t="s">
         <v>81</v>
       </c>
       <c r="G1668" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1669" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1669" s="4" t="s">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="B1669" s="4" t="s">
-        <v>2011</v>
+        <v>32</v>
       </c>
       <c r="C1669" s="2">
-        <v>45931</v>
+        <v>45975</v>
       </c>
       <c r="D1669" s="4" t="s">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="E1669" s="4">
-        <v>380000</v>
+        <v>196352</v>
       </c>
       <c r="F1669" s="4" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
       <c r="G1669" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1670" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1670" s="4" t="s">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="B1670" s="4" t="s">
-        <v>2011</v>
+        <v>32</v>
       </c>
       <c r="C1670" s="2">
-        <v>45931</v>
+        <v>45975</v>
       </c>
       <c r="D1670" s="4" t="s">
-        <v>2008</v>
+        <v>945</v>
       </c>
       <c r="E1670" s="4">
-        <v>150000</v>
+        <v>180163.8</v>
       </c>
       <c r="F1670" s="4" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
       <c r="G1670" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1671" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1671" s="4" t="s">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="B1671" s="4" t="s">
-        <v>2011</v>
+        <v>32</v>
       </c>
       <c r="C1671" s="2">
-        <v>45931</v>
+        <v>45978</v>
       </c>
       <c r="D1671" s="4" t="s">
-        <v>2009</v>
+        <v>1670</v>
       </c>
       <c r="E1671" s="4">
-        <v>350000</v>
+        <v>229884.28</v>
       </c>
       <c r="F1671" s="4" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
       <c r="G1671" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1672" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1672" s="4" t="s">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="B1672" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1672" s="2">
+        <v>45982</v>
+      </c>
+      <c r="D1672" s="4" t="s">
         <v>2011</v>
       </c>
-      <c r="C1672" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="E1672" s="4">
-        <v>389999.99</v>
+        <v>60180</v>
       </c>
       <c r="F1672" s="4" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
       <c r="G1672" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1673" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1673" s="4" t="s">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="B1673" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1673" s="2">
-        <v>45975</v>
+        <v>45982</v>
       </c>
       <c r="D1673" s="4" t="s">
-        <v>2018</v>
+        <v>1929</v>
       </c>
       <c r="E1673" s="4">
-        <v>196352</v>
+        <v>14207.2</v>
       </c>
       <c r="F1673" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1673" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1674" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1674" s="4" t="s">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="B1674" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1674" s="2">
-        <v>45975</v>
+        <v>45981</v>
       </c>
       <c r="D1674" s="4" t="s">
-        <v>945</v>
+        <v>2012</v>
       </c>
       <c r="E1674" s="4">
-        <v>180163.8</v>
+        <v>145073.92000000001</v>
       </c>
       <c r="F1674" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1674" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1675" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1675" s="4" t="s">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="B1675" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1675" s="2">
-        <v>45978</v>
+        <v>45987</v>
       </c>
       <c r="D1675" s="4" t="s">
-        <v>1670</v>
+        <v>1976</v>
       </c>
       <c r="E1675" s="4">
-        <v>229884.28</v>
+        <v>231280</v>
       </c>
       <c r="F1675" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1675" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1676" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1676" s="4" t="s">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="B1676" s="4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C1676" s="2">
-        <v>45982</v>
+        <v>45964</v>
       </c>
       <c r="D1676" s="4" t="s">
-        <v>2019</v>
+        <v>1935</v>
       </c>
       <c r="E1676" s="4">
-        <v>60180</v>
+        <v>1000000</v>
       </c>
       <c r="F1676" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1676" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1677" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1677" s="4" t="s">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="B1677" s="4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C1677" s="2">
-        <v>45982</v>
+        <v>45964</v>
       </c>
       <c r="D1677" s="4" t="s">
-        <v>1929</v>
+        <v>2017</v>
       </c>
       <c r="E1677" s="4">
-        <v>14207.2</v>
+        <v>1733731.52</v>
       </c>
       <c r="F1677" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1677" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1678" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1678" s="4" t="s">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="B1678" s="4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C1678" s="2">
-        <v>45981</v>
+        <v>45964</v>
       </c>
       <c r="D1678" s="4" t="s">
-        <v>2020</v>
+        <v>1368</v>
       </c>
       <c r="E1678" s="4">
-        <v>145073.92000000001</v>
+        <v>303704.39</v>
       </c>
       <c r="F1678" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1678" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1679" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1679" s="4" t="s">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="B1679" s="4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C1679" s="2">
-        <v>45987</v>
+        <v>45975</v>
       </c>
       <c r="D1679" s="4" t="s">
-        <v>1983</v>
+        <v>2019</v>
       </c>
       <c r="E1679" s="4">
-        <v>231280</v>
+        <v>37197.14</v>
       </c>
       <c r="F1679" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1679" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1680" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1680" s="4" t="s">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="B1680" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1680" s="2">
-        <v>45964</v>
+        <v>45975</v>
       </c>
       <c r="D1680" s="4" t="s">
-        <v>1935</v>
+        <v>2020</v>
       </c>
       <c r="E1680" s="4">
-        <v>1000000</v>
+        <v>200730.22</v>
       </c>
       <c r="F1680" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1680" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1681" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1681" s="4" t="s">
-        <v>2023</v>
+        <v>2029</v>
       </c>
       <c r="B1681" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1681" s="2">
-        <v>45964</v>
+        <v>45975</v>
       </c>
       <c r="D1681" s="4" t="s">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="E1681" s="4">
-        <v>1733731.52</v>
+        <v>590000</v>
       </c>
       <c r="F1681" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1681" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1682" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1682" s="4" t="s">
-        <v>2024</v>
+        <v>2030</v>
       </c>
       <c r="B1682" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1682" s="2">
-        <v>45964</v>
+        <v>45979</v>
       </c>
       <c r="D1682" s="4" t="s">
-        <v>1368</v>
+        <v>2028</v>
       </c>
       <c r="E1682" s="4">
-        <v>303704.39</v>
+        <v>1520800</v>
       </c>
       <c r="F1682" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1682" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1683" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1683" s="4" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B1683" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1683" s="2">
+        <v>45978</v>
+      </c>
+      <c r="D1683" s="4" t="s">
         <v>2026</v>
       </c>
-      <c r="B1683" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E1683" s="4">
-        <v>37197.14</v>
+        <v>1753800</v>
       </c>
       <c r="F1683" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1683" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1684" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1684" s="4" t="s">
-        <v>2026</v>
+        <v>2032</v>
       </c>
       <c r="B1684" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1684" s="2">
-        <v>45975</v>
+        <v>45981</v>
       </c>
       <c r="D1684" s="4" t="s">
-        <v>2028</v>
+        <v>2100</v>
       </c>
       <c r="E1684" s="4">
-        <v>200730.22</v>
+        <v>64074</v>
       </c>
       <c r="F1684" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1684" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1685" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1685" s="4" t="s">
-        <v>2037</v>
+        <v>2032</v>
       </c>
       <c r="B1685" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1685" s="2">
-        <v>45975</v>
+        <v>45981</v>
       </c>
       <c r="D1685" s="4" t="s">
-        <v>2035</v>
+        <v>945</v>
       </c>
       <c r="E1685" s="4">
-        <v>590000</v>
+        <v>336394.4</v>
       </c>
       <c r="F1685" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1685" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1686" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1686" s="4" t="s">
-        <v>2038</v>
+        <v>2032</v>
       </c>
       <c r="B1686" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1686" s="2">
-        <v>45979</v>
+        <v>45981</v>
       </c>
       <c r="D1686" s="4" t="s">
-        <v>2036</v>
+        <v>2101</v>
       </c>
       <c r="E1686" s="4">
-        <v>1520800</v>
+        <v>48568.800000000003</v>
       </c>
       <c r="F1686" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1686" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1687" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1687" s="4" t="s">
-        <v>2039</v>
+        <v>2033</v>
       </c>
       <c r="B1687" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1687" s="2">
-        <v>45978</v>
+        <v>45982</v>
       </c>
       <c r="D1687" s="4" t="s">
-        <v>2034</v>
+        <v>2102</v>
       </c>
       <c r="E1687" s="4">
-        <v>1753800</v>
+        <v>1404000</v>
       </c>
       <c r="F1687" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1687" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1688" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1688" s="4" t="s">
-        <v>2040</v>
+        <v>2034</v>
       </c>
       <c r="B1688" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1688" s="2">
-        <v>45981</v>
+        <v>45982</v>
       </c>
       <c r="D1688" s="4" t="s">
-        <v>386</v>
+        <v>2025</v>
       </c>
       <c r="E1688" s="4">
-        <v>0</v>
+        <v>397306</v>
       </c>
       <c r="F1688" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1688" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1689" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1689" s="4" t="s">
-        <v>2041</v>
+        <v>2035</v>
       </c>
       <c r="B1689" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1689" s="2">
         <v>45982</v>
       </c>
       <c r="D1689" s="4" t="s">
-        <v>386</v>
+        <v>2103</v>
       </c>
       <c r="E1689" s="4">
-        <v>0</v>
+        <v>1811999.98</v>
       </c>
       <c r="F1689" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1689" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1690" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1690" s="4" t="s">
-        <v>2042</v>
+        <v>2036</v>
       </c>
       <c r="B1690" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1690" s="2">
-        <v>45982</v>
+        <v>45987</v>
       </c>
       <c r="D1690" s="4" t="s">
-        <v>2033</v>
+        <v>2104</v>
       </c>
       <c r="E1690" s="4">
-        <v>397306</v>
+        <v>1680700</v>
       </c>
       <c r="F1690" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1690" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1691" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1691" s="4" t="s">
-        <v>2043</v>
+        <v>2037</v>
       </c>
       <c r="B1691" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1691" s="2">
-        <v>45982</v>
+        <v>45987</v>
       </c>
       <c r="D1691" s="4" t="s">
-        <v>386</v>
+        <v>2105</v>
       </c>
       <c r="E1691" s="4">
-        <v>0</v>
+        <v>419326.23</v>
       </c>
       <c r="F1691" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1691" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1692" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1692" s="4" t="s">
-        <v>2044</v>
+        <v>2038</v>
       </c>
       <c r="B1692" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1692" s="2">
-        <v>45987</v>
+        <v>45989</v>
       </c>
       <c r="D1692" s="4" t="s">
-        <v>386</v>
+        <v>1801</v>
       </c>
       <c r="E1692" s="4">
-        <v>0</v>
+        <v>1197000.7</v>
       </c>
       <c r="F1692" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1692" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1693" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1693" s="4" t="s">
-        <v>2045</v>
+        <v>2039</v>
       </c>
       <c r="B1693" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1693" s="2">
-        <v>45987</v>
+        <v>45989</v>
       </c>
       <c r="D1693" s="4" t="s">
-        <v>386</v>
+        <v>2023</v>
       </c>
       <c r="E1693" s="4">
-        <v>0</v>
+        <v>1500000.19</v>
       </c>
       <c r="F1693" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1693" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1694" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1694" s="4" t="s">
-        <v>2046</v>
+        <v>2040</v>
       </c>
       <c r="B1694" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1694" s="2">
-        <v>45987</v>
+        <v>45989</v>
       </c>
       <c r="D1694" s="4" t="s">
-        <v>386</v>
+        <v>2023</v>
       </c>
       <c r="E1694" s="4">
-        <v>0</v>
+        <v>1290000.07</v>
       </c>
       <c r="F1694" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1694" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1695" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1695" s="4" t="s">
-        <v>2047</v>
+        <v>2021</v>
       </c>
       <c r="B1695" s="4" t="s">
-        <v>20</v>
+        <v>134</v>
       </c>
       <c r="C1695" s="2">
-        <v>45989</v>
+        <v>45964</v>
       </c>
       <c r="D1695" s="4" t="s">
-        <v>386</v>
+        <v>2022</v>
       </c>
       <c r="E1695" s="4">
-        <v>0</v>
+        <v>1520000</v>
       </c>
       <c r="F1695" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1695" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1696" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1696" s="4" t="s">
-        <v>2048</v>
+        <v>2021</v>
       </c>
       <c r="B1696" s="4" t="s">
-        <v>20</v>
+        <v>134</v>
       </c>
       <c r="C1696" s="2">
-        <v>45989</v>
+        <v>45964</v>
       </c>
       <c r="D1696" s="4" t="s">
-        <v>386</v>
+        <v>2023</v>
       </c>
       <c r="E1696" s="4">
-        <v>0</v>
+        <v>556960</v>
       </c>
       <c r="F1696" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1696" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1697" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1697" s="4" t="s">
-        <v>2049</v>
+        <v>2024</v>
       </c>
       <c r="B1697" s="4" t="s">
-        <v>20</v>
+        <v>134</v>
       </c>
       <c r="C1697" s="2">
-        <v>45989</v>
+        <v>45982</v>
       </c>
       <c r="D1697" s="4" t="s">
-        <v>386</v>
+        <v>2106</v>
       </c>
       <c r="E1697" s="4">
-        <v>0</v>
+        <v>3350000</v>
       </c>
       <c r="F1697" s="4" t="s">
         <v>105</v>
       </c>
       <c r="G1697" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1698" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1698" s="4" t="s">
-        <v>2029</v>
+        <v>2041</v>
       </c>
       <c r="B1698" s="4" t="s">
-        <v>134</v>
+        <v>32</v>
       </c>
       <c r="C1698" s="2">
-        <v>45964</v>
+        <v>45993</v>
       </c>
       <c r="D1698" s="4" t="s">
-        <v>2030</v>
+        <v>1839</v>
       </c>
       <c r="E1698" s="4">
-        <v>1520000</v>
+        <v>38437.51</v>
       </c>
       <c r="F1698" s="4" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="G1698" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1699" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1699" s="4" t="s">
-        <v>2029</v>
+        <v>2041</v>
       </c>
       <c r="B1699" s="4" t="s">
-        <v>134</v>
+        <v>32</v>
       </c>
       <c r="C1699" s="2">
-        <v>45964</v>
+        <v>45993</v>
       </c>
       <c r="D1699" s="4" t="s">
-        <v>2031</v>
+        <v>889</v>
       </c>
       <c r="E1699" s="4">
-        <v>556960</v>
+        <v>10202.280000000001</v>
       </c>
       <c r="F1699" s="4" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="G1699" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1700" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1700" s="4" t="s">
-        <v>2032</v>
+        <v>2042</v>
       </c>
       <c r="B1700" s="4" t="s">
-        <v>134</v>
+        <v>32</v>
       </c>
       <c r="C1700" s="2">
-        <v>45982</v>
+        <v>46001</v>
       </c>
       <c r="D1700" s="4" t="s">
-        <v>386</v>
+        <v>1865</v>
       </c>
       <c r="E1700" s="4">
-        <v>0</v>
+        <v>88146</v>
       </c>
       <c r="F1700" s="4" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="G1700" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1701" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1701" s="4" t="s">
-        <v>2050</v>
+        <v>2043</v>
       </c>
       <c r="B1701" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1701" s="2">
-        <v>45993</v>
+        <v>46010</v>
       </c>
       <c r="D1701" s="4" t="s">
-        <v>1839</v>
+        <v>895</v>
       </c>
       <c r="E1701" s="4">
-        <v>38437.51</v>
+        <v>67316.639999999999</v>
       </c>
       <c r="F1701" s="4" t="s">
         <v>120</v>
       </c>
       <c r="G1701" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1702" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1702" s="4" t="s">
-        <v>2050</v>
+        <v>2043</v>
       </c>
       <c r="B1702" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1702" s="2">
-        <v>45993</v>
+        <v>46010</v>
       </c>
       <c r="D1702" s="4" t="s">
-        <v>889</v>
+        <v>1001</v>
       </c>
       <c r="E1702" s="4">
-        <v>10202.280000000001</v>
+        <v>70800</v>
       </c>
       <c r="F1702" s="4" t="s">
         <v>120</v>
       </c>
       <c r="G1702" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1703" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1703" s="4" t="s">
-        <v>2051</v>
+        <v>2044</v>
       </c>
       <c r="B1703" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1703" s="2">
-        <v>46001</v>
+        <v>46010</v>
       </c>
       <c r="D1703" s="4" t="s">
-        <v>1865</v>
+        <v>2049</v>
       </c>
       <c r="E1703" s="4">
-        <v>88146</v>
+        <v>210000.09</v>
       </c>
       <c r="F1703" s="4" t="s">
         <v>120</v>
       </c>
       <c r="G1703" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1704" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1704" s="4" t="s">
-        <v>2052</v>
+        <v>2045</v>
       </c>
       <c r="B1704" s="4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C1704" s="2">
-        <v>46010</v>
+        <v>45993</v>
       </c>
       <c r="D1704" s="4" t="s">
-        <v>895</v>
+        <v>1163</v>
       </c>
       <c r="E1704" s="4">
-        <v>67316.639999999999</v>
+        <v>1327500</v>
       </c>
       <c r="F1704" s="4" t="s">
         <v>120</v>
       </c>
       <c r="G1704" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1705" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1705" s="4" t="s">
-        <v>2052</v>
+        <v>2046</v>
       </c>
       <c r="B1705" s="4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C1705" s="2">
-        <v>46010</v>
+        <v>45995</v>
       </c>
       <c r="D1705" s="4" t="s">
-        <v>1001</v>
+        <v>2050</v>
       </c>
       <c r="E1705" s="4">
-        <v>70800</v>
+        <v>996451</v>
       </c>
       <c r="F1705" s="4" t="s">
         <v>120</v>
       </c>
       <c r="G1705" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1706" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1706" s="4" t="s">
-        <v>2053</v>
+        <v>2047</v>
       </c>
       <c r="B1706" s="4" t="s">
-        <v>32</v>
+        <v>134</v>
       </c>
       <c r="C1706" s="2">
-        <v>46010</v>
+        <v>46013</v>
       </c>
       <c r="D1706" s="4" t="s">
-        <v>2059</v>
+        <v>1931</v>
       </c>
       <c r="E1706" s="4">
-        <v>210000.09</v>
+        <v>1991713.13</v>
       </c>
       <c r="F1706" s="4" t="s">
         <v>120</v>
       </c>
       <c r="G1706" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1707" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1707" s="4" t="s">
-        <v>2054</v>
+        <v>2048</v>
       </c>
       <c r="B1707" s="4" t="s">
-        <v>20</v>
+        <v>1942</v>
       </c>
       <c r="C1707" s="2">
-        <v>45993</v>
+        <v>45992</v>
       </c>
       <c r="D1707" s="4" t="s">
-        <v>1163</v>
+        <v>2000</v>
       </c>
       <c r="E1707" s="4">
-        <v>1327500</v>
+        <v>362968</v>
       </c>
       <c r="F1707" s="4" t="s">
         <v>120</v>
       </c>
       <c r="G1707" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1708" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1708" s="4" t="s">
-        <v>2055</v>
+        <v>2048</v>
       </c>
       <c r="B1708" s="4" t="s">
-        <v>20</v>
+        <v>1942</v>
       </c>
       <c r="C1708" s="2">
-        <v>45995</v>
+        <v>45992</v>
       </c>
       <c r="D1708" s="4" t="s">
-        <v>2060</v>
+        <v>1001</v>
       </c>
       <c r="E1708" s="4">
-        <v>996451</v>
+        <v>290280</v>
       </c>
       <c r="F1708" s="4" t="s">
         <v>120</v>
       </c>
       <c r="G1708" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1709" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1709" s="4" t="s">
-        <v>2056</v>
+        <v>2048</v>
       </c>
       <c r="B1709" s="4" t="s">
-        <v>134</v>
+        <v>1942</v>
       </c>
       <c r="C1709" s="2">
-        <v>46013</v>
+        <v>45992</v>
       </c>
       <c r="D1709" s="4" t="s">
-        <v>386</v>
+        <v>2002</v>
       </c>
       <c r="E1709" s="4">
-        <v>0</v>
+        <v>417720</v>
       </c>
       <c r="F1709" s="4" t="s">
         <v>120</v>
       </c>
       <c r="G1709" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1710" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1710" s="4" t="s">
-        <v>2057</v>
+        <v>2048</v>
       </c>
       <c r="B1710" s="4" t="s">
-        <v>66</v>
+        <v>1942</v>
       </c>
       <c r="C1710" s="2">
-        <v>46014</v>
+        <v>45992</v>
       </c>
       <c r="D1710" s="4" t="s">
-        <v>386</v>
+        <v>2051</v>
       </c>
       <c r="E1710" s="4">
-        <v>0</v>
+        <v>362968</v>
       </c>
       <c r="F1710" s="4" t="s">
         <v>120</v>
       </c>
       <c r="G1710" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1711" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1711" s="4" t="s">
-        <v>2058</v>
+        <v>2048</v>
       </c>
       <c r="B1711" s="4" t="s">
         <v>1942</v>
       </c>
       <c r="C1711" s="2">
         <v>45992</v>
       </c>
       <c r="D1711" s="4" t="s">
-        <v>2008</v>
+        <v>2052</v>
       </c>
       <c r="E1711" s="4">
-        <v>362968</v>
+        <v>466454.45</v>
       </c>
       <c r="F1711" s="4" t="s">
         <v>120</v>
       </c>
       <c r="G1711" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1712" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1712" s="4" t="s">
-        <v>2058</v>
+        <v>2048</v>
       </c>
       <c r="B1712" s="4" t="s">
         <v>1942</v>
       </c>
       <c r="C1712" s="2">
         <v>45992</v>
       </c>
       <c r="D1712" s="4" t="s">
-        <v>1001</v>
+        <v>2053</v>
       </c>
       <c r="E1712" s="4">
-        <v>290280</v>
+        <v>290365.55</v>
       </c>
       <c r="F1712" s="4" t="s">
         <v>120</v>
       </c>
       <c r="G1712" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="1713" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1713" s="4" t="s">
-        <v>2058</v>
+        <v>2054</v>
       </c>
       <c r="B1713" s="4" t="s">
-        <v>1942</v>
+        <v>134</v>
       </c>
       <c r="C1713" s="2">
-        <v>45992</v>
+        <v>46045</v>
       </c>
       <c r="D1713" s="4" t="s">
-        <v>2010</v>
+        <v>2023</v>
       </c>
       <c r="E1713" s="4">
-        <v>417720</v>
+        <v>740000</v>
       </c>
       <c r="F1713" s="4" t="s">
-        <v>120</v>
+        <v>24</v>
       </c>
       <c r="G1713" s="4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="1714" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1714" s="4" t="s">
-        <v>2058</v>
+        <v>2054</v>
       </c>
       <c r="B1714" s="4" t="s">
-        <v>1942</v>
+        <v>134</v>
       </c>
       <c r="C1714" s="2">
-        <v>45992</v>
+        <v>46045</v>
       </c>
       <c r="D1714" s="4" t="s">
-        <v>2061</v>
+        <v>1335</v>
       </c>
       <c r="E1714" s="4">
-        <v>362968</v>
+        <v>4004000</v>
       </c>
       <c r="F1714" s="4" t="s">
-        <v>120</v>
+        <v>24</v>
       </c>
       <c r="G1714" s="4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="1715" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1715" s="4" t="s">
-        <v>2058</v>
+        <v>2055</v>
       </c>
       <c r="B1715" s="4" t="s">
-        <v>1942</v>
+        <v>32</v>
       </c>
       <c r="C1715" s="2">
-        <v>45992</v>
+        <v>46055</v>
       </c>
       <c r="D1715" s="4" t="s">
-        <v>2062</v>
+        <v>1334</v>
       </c>
       <c r="E1715" s="4">
-        <v>466454.45</v>
+        <v>75900</v>
       </c>
       <c r="F1715" s="4" t="s">
-        <v>120</v>
+        <v>29</v>
       </c>
       <c r="G1715" s="4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="1716" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1716" s="4" t="s">
-        <v>2058</v>
+        <v>2056</v>
       </c>
       <c r="B1716" s="4" t="s">
-        <v>1942</v>
+        <v>20</v>
       </c>
       <c r="C1716" s="2">
-        <v>45992</v>
+        <v>46058</v>
       </c>
       <c r="D1716" s="4" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="E1716" s="4">
-        <v>290365.55</v>
+        <v>289500</v>
       </c>
       <c r="F1716" s="4" t="s">
-        <v>120</v>
+        <v>29</v>
       </c>
       <c r="G1716" s="4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="1717" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1717" s="4" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
       <c r="B1717" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1717" s="2">
+        <v>46064</v>
+      </c>
+      <c r="D1717" s="4" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E1717" s="4">
+        <v>1500000</v>
+      </c>
+      <c r="F1717" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1717" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1718" s="4" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B1718" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1718" s="2">
+        <v>46070</v>
+      </c>
+      <c r="D1718" s="4" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E1718" s="4">
+        <v>1563500</v>
+      </c>
+      <c r="F1718" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1718" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1719" s="4" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B1719" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1719" s="2">
+        <v>46073</v>
+      </c>
+      <c r="D1719" s="4" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E1719" s="4">
+        <v>618914.46</v>
+      </c>
+      <c r="F1719" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1719" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1720" s="4" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B1720" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1720" s="2">
+        <v>46073</v>
+      </c>
+      <c r="D1720" s="4" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E1720" s="4">
+        <v>483000</v>
+      </c>
+      <c r="F1720" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1720" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1721" s="4" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B1721" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1721" s="2">
+        <v>46077</v>
+      </c>
+      <c r="D1721" s="4" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E1721" s="4">
+        <v>1770000</v>
+      </c>
+      <c r="F1721" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1721" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1722" s="4" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B1722" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1722" s="2">
+        <v>46078</v>
+      </c>
+      <c r="D1722" s="4" t="s">
+        <v>945</v>
+      </c>
+      <c r="E1722" s="4">
+        <v>274143.5</v>
+      </c>
+      <c r="F1722" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1722" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1723" s="4" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B1723" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1723" s="2">
+        <v>46078</v>
+      </c>
+      <c r="D1723" s="4" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E1723" s="4">
+        <v>52735.38</v>
+      </c>
+      <c r="F1723" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1723" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1724" s="4" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B1724" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1724" s="2">
+        <v>46078</v>
+      </c>
+      <c r="D1724" s="4" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E1724" s="4">
+        <v>33193.53</v>
+      </c>
+      <c r="F1724" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1724" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1725" s="4" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B1725" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1725" s="2">
+        <v>46078</v>
+      </c>
+      <c r="D1725" s="4" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E1725" s="4">
+        <v>9471.64</v>
+      </c>
+      <c r="F1725" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1725" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1726" s="4" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B1726" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1726" s="2">
+        <v>46078</v>
+      </c>
+      <c r="D1726" s="4" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E1726" s="4">
+        <v>21594</v>
+      </c>
+      <c r="F1726" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1726" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1727" s="4" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B1727" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1727" s="2">
+        <v>46078</v>
+      </c>
+      <c r="D1727" s="4" t="s">
+        <v>966</v>
+      </c>
+      <c r="E1727" s="4">
+        <v>1888</v>
+      </c>
+      <c r="F1727" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1727" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1728" s="4" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B1728" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1728" s="2">
+        <v>46078</v>
+      </c>
+      <c r="D1728" s="4" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E1728" s="4">
+        <v>1132.8</v>
+      </c>
+      <c r="F1728" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1728" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1729" s="4" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B1729" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1729" s="2">
+        <v>46079</v>
+      </c>
+      <c r="D1729" s="4" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E1729" s="4">
+        <v>71838.399999999994</v>
+      </c>
+      <c r="F1729" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1729" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1730" s="4" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B1730" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="C1717" s="2">
-[...3 lines deleted...]
-      <c r="D1717" s="4" t="s">
+      <c r="C1730" s="2">
+        <v>46072</v>
+      </c>
+      <c r="D1730" s="4" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E1730" s="4">
+        <v>427065.59999999998</v>
+      </c>
+      <c r="F1730" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1730" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1731" s="4" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B1731" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1731" s="2">
+        <v>46072</v>
+      </c>
+      <c r="D1731" s="4" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E1731" s="4">
+        <v>2860000</v>
+      </c>
+      <c r="F1731" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1731" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1732" s="4" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B1732" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1732" s="2">
+        <v>46072</v>
+      </c>
+      <c r="D1732" s="4" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E1732" s="4">
+        <v>1378145.6</v>
+      </c>
+      <c r="F1732" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1732" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1733" s="4" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B1733" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1733" s="2">
+        <v>46072</v>
+      </c>
+      <c r="D1733" s="4" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E1733" s="4">
+        <v>2268756</v>
+      </c>
+      <c r="F1733" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1733" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1734" s="4" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B1734" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1734" s="2">
+        <v>46072</v>
+      </c>
+      <c r="D1734" s="4" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E1734" s="4">
+        <v>593304</v>
+      </c>
+      <c r="F1734" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1734" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1735" s="4" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B1735" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1735" s="2">
+        <v>46090</v>
+      </c>
+      <c r="D1735" s="4" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E1735" s="4">
+        <v>222784</v>
+      </c>
+      <c r="F1735" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1735" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1736" s="4" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B1736" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1736" s="2">
+        <v>46092</v>
+      </c>
+      <c r="D1736" s="4" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E1736" s="4">
+        <v>121000</v>
+      </c>
+      <c r="F1736" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1736" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1737" s="4" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B1737" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1737" s="2">
+        <v>46094</v>
+      </c>
+      <c r="D1737" s="4" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E1737" s="4">
+        <v>139240</v>
+      </c>
+      <c r="F1737" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1737" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1738" s="4" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B1738" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1738" s="2">
+        <v>46108</v>
+      </c>
+      <c r="D1738" s="4" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E1738" s="4">
+        <v>58382</v>
+      </c>
+      <c r="F1738" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1738" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1739" s="4" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B1739" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1739" s="2">
+        <v>46111</v>
+      </c>
+      <c r="D1739" s="4" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E1739" s="4" t="s">
+        <v>2093</v>
+      </c>
+      <c r="F1739" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1739" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1740" s="4" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B1740" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1740" s="2">
+        <v>46097</v>
+      </c>
+      <c r="D1740" s="4" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E1740" s="4">
+        <v>2542</v>
+      </c>
+      <c r="F1740" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1740" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1741" s="4" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B1741" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1741" s="2">
+        <v>46097</v>
+      </c>
+      <c r="D1741" s="4" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E1741" s="4">
+        <v>360570</v>
+      </c>
+      <c r="F1741" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1741" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1742" s="4" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B1742" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1742" s="2">
+        <v>46104</v>
+      </c>
+      <c r="D1742" s="4" t="s">
         <v>386</v>
       </c>
-      <c r="E1717" s="4">
+      <c r="E1742" s="4">
         <v>0</v>
       </c>
-      <c r="F1717" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G1717" s="4">
+      <c r="F1742" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1742" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1743" s="4" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B1743" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1743" s="2">
+        <v>46104</v>
+      </c>
+      <c r="D1743" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1743" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1743" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1743" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1744" s="4" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B1744" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1744" s="2">
+        <v>46104</v>
+      </c>
+      <c r="D1744" s="4" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E1744" s="4">
+        <v>363441.18</v>
+      </c>
+      <c r="F1744" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1744" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1745" s="4" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B1745" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1745" s="2">
+        <v>46111</v>
+      </c>
+      <c r="D1745" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1745" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1745" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1745" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1746" s="4" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B1746" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1746" s="2">
+        <v>46105</v>
+      </c>
+      <c r="D1746" s="4" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E1746" s="4">
+        <v>900104</v>
+      </c>
+      <c r="F1746" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1746" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1747" s="4" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B1747" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1747" s="2">
+        <v>46106</v>
+      </c>
+      <c r="D1747" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1747" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1747" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1747" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1748" s="4" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B1748" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1748" s="2">
+        <v>46111</v>
+      </c>
+      <c r="D1748" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1748" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1748" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1748" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1749" s="4" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B1749" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1749" s="2">
+        <v>46107</v>
+      </c>
+      <c r="D1749" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1749" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1749" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1749" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1750" s="4" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B1750" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1750" s="2">
+        <v>46111</v>
+      </c>
+      <c r="D1750" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1750" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1750" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1750" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1751" s="4" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B1751" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1751" s="2">
+        <v>46111</v>
+      </c>
+      <c r="D1751" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1751" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1751" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1751" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1752" s="4" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B1752" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1752" s="2">
+        <v>46099</v>
+      </c>
+      <c r="D1752" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1752" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1752" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1752" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1753" s="4" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B1753" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1753" s="2">
+        <v>46105</v>
+      </c>
+      <c r="D1753" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1753" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1753" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1753" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1754" s="4" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B1754" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1754" s="2">
+        <v>46104</v>
+      </c>
+      <c r="D1754" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1754" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1754" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1754" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1755" s="4" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B1755" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1755" s="2">
+        <v>46107</v>
+      </c>
+      <c r="D1755" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1755" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1755" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1755" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1756" s="4" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B1756" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1756" s="2">
+        <v>46108</v>
+      </c>
+      <c r="D1756" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1756" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1756" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1756" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1757" s="4" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B1757" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C1757" s="2">
+        <v>46093</v>
+      </c>
+      <c r="D1757" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1757" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1757" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1757" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1758" s="4" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B1758" s="4" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C1758" s="2">
+        <v>46087</v>
+      </c>
+      <c r="D1758" s="4" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E1758" s="4">
+        <v>70800</v>
+      </c>
+      <c r="F1758" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1758" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1759" s="4" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B1759" s="4" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C1759" s="2">
+        <v>46087</v>
+      </c>
+      <c r="D1759" s="4" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E1759" s="4">
+        <v>264232</v>
+      </c>
+      <c r="F1759" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1759" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1760" s="4" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B1760" s="4" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C1760" s="2">
+        <v>46087</v>
+      </c>
+      <c r="D1760" s="4" t="s">
+        <v>895</v>
+      </c>
+      <c r="E1760" s="4">
+        <v>67317</v>
+      </c>
+      <c r="F1760" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1760" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1761" s="4" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B1761" s="4" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C1761" s="2">
+        <v>46087</v>
+      </c>
+      <c r="D1761" s="4" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E1761" s="4">
+        <v>264231</v>
+      </c>
+      <c r="F1761" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1761" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1762" s="4" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B1762" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1762" s="2">
+        <v>46129</v>
+      </c>
+      <c r="D1762" s="4" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E1762" s="4">
+        <v>1416000</v>
+      </c>
+      <c r="F1762" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1762" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1763" s="4" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B1763" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1763" s="2">
+        <v>46129</v>
+      </c>
+      <c r="D1763" s="4" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E1763" s="4">
+        <v>607700</v>
+      </c>
+      <c r="F1763" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1763" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1764" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B1764" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1764" s="2">
+        <v>46164.708484722221</v>
+      </c>
+      <c r="D1764" t="s">
+        <v>2114</v>
+      </c>
+      <c r="E1764" s="4">
+        <v>10000</v>
+      </c>
+      <c r="F1764" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1764" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1765" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B1765" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1765" s="2">
+        <v>46164.708484722221</v>
+      </c>
+      <c r="D1765" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E1765" s="4" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F1765" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1765" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1766" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B1766" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1766" s="2">
+        <v>46148.625878935185</v>
+      </c>
+      <c r="D1766" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E1766" s="4">
+        <v>767000</v>
+      </c>
+      <c r="F1766" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1766" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1767" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B1767" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1767" s="2">
+        <v>46150.626154085643</v>
+      </c>
+      <c r="D1767" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E1767" s="4">
+        <v>1650000</v>
+      </c>
+      <c r="F1767" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1767" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1768" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B1768" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1768" s="2">
+        <v>46164</v>
+      </c>
+      <c r="D1768" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E1768" s="4">
+        <v>531000</v>
+      </c>
+      <c r="F1768" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1768" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1769" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B1769" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1769" s="2">
+        <v>46150.64588773148</v>
+      </c>
+      <c r="D1769" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E1769" s="4">
+        <v>1584108</v>
+      </c>
+      <c r="F1769" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1769" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1770" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B1770" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1770" s="2">
+        <v>46153.668525925925</v>
+      </c>
+      <c r="D1770" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E1770" s="4">
+        <v>462395</v>
+      </c>
+      <c r="F1770" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1770" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1771" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B1771" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1771" s="2">
+        <v>46157</v>
+      </c>
+      <c r="D1771" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E1771" s="4">
+        <v>175162.15</v>
+      </c>
+      <c r="F1771" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1771" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1772" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B1772" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1772" s="2">
+        <v>46157</v>
+      </c>
+      <c r="D1772" t="s">
+        <v>945</v>
+      </c>
+      <c r="E1772" s="4">
+        <v>109365.48</v>
+      </c>
+      <c r="F1772" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1772" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1773" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B1773" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1773" s="2">
+        <v>46157</v>
+      </c>
+      <c r="D1773" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E1773" s="4">
+        <v>1847290</v>
+      </c>
+      <c r="F1773" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1773" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1774" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B1774" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1774" s="2">
+        <v>46157</v>
+      </c>
+      <c r="D1774" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E1774" s="4">
+        <v>259600</v>
+      </c>
+      <c r="F1774" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1774" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1775" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B1775" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1775" s="2">
+        <v>46156</v>
+      </c>
+      <c r="D1775" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E1775" s="4">
+        <v>4689999.68</v>
+      </c>
+      <c r="F1775" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1775" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1776" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B1776" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C1776" s="2">
+        <v>46147.333846562498</v>
+      </c>
+      <c r="D1776" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E1776" s="4">
+        <v>2518840</v>
+      </c>
+      <c r="F1776" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1776" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1777" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B1777" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C1777" s="2">
+        <v>46147.333846562498</v>
+      </c>
+      <c r="D1777" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E1777" s="4">
+        <v>2721080</v>
+      </c>
+      <c r="F1777" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1777" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1778" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B1778" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C1778" s="2">
+        <v>46147.333846562498</v>
+      </c>
+      <c r="D1778" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E1778" s="4">
+        <v>2721080</v>
+      </c>
+      <c r="F1778" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1778" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1779" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B1779" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C1779" s="2">
+        <v>46147.750011689815</v>
+      </c>
+      <c r="D1779" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E1779" s="4">
+        <v>5342543</v>
+      </c>
+      <c r="F1779" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1779" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1780" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B1780" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C1780" s="2">
+        <v>46148.333959456017</v>
+      </c>
+      <c r="D1780" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E1780" s="4">
+        <v>871199.99</v>
+      </c>
+      <c r="F1780" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1780" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1781" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B1781" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C1781" s="2">
+        <v>46154.611144826384</v>
+      </c>
+      <c r="D1781" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E1781" s="4">
+        <v>200600</v>
+      </c>
+      <c r="F1781" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1781" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1782" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B1782" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1782" s="2">
+        <v>46184.625608564813</v>
+      </c>
+      <c r="D1782" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E1782" s="4">
+        <v>74664</v>
+      </c>
+      <c r="F1782" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1782" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1783" s="4" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B1783" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1783" s="2">
+        <v>46184.625608564813</v>
+      </c>
+      <c r="D1783" s="4" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E1783" s="4">
+        <v>3866</v>
+      </c>
+      <c r="F1783" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1783" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1784" s="4" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B1784" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1784" s="2">
+        <v>46184.418389664352</v>
+      </c>
+      <c r="D1784" s="4" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E1784" s="4">
+        <v>27438</v>
+      </c>
+      <c r="F1784" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1784" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1785" s="4" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B1785" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1785" s="2">
+        <v>46183.750003275461</v>
+      </c>
+      <c r="D1785" s="4" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E1785" s="4">
+        <v>4396</v>
+      </c>
+      <c r="F1785" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1785" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1786" s="4" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B1786" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1786" s="2">
+        <v>46183.750003275461</v>
+      </c>
+      <c r="D1786" s="4" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E1786" s="4">
+        <v>8640</v>
+      </c>
+      <c r="F1786" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1786" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1787" s="4" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B1787" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1787" s="2">
+        <v>46183.750003275461</v>
+      </c>
+      <c r="D1787" s="4" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E1787" s="4">
+        <v>149085</v>
+      </c>
+      <c r="F1787" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1787" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1788" s="4" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B1788" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1788" s="2">
+        <v>46188.500874502315</v>
+      </c>
+      <c r="D1788" s="4" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E1788" s="4">
+        <v>2393</v>
+      </c>
+      <c r="F1788" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1788" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1789" s="4" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B1789" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1789" s="2">
+        <v>46188.500874502315</v>
+      </c>
+      <c r="D1789" s="4" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E1789" s="4">
+        <v>9263</v>
+      </c>
+      <c r="F1789" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1789" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1790" s="4" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B1790" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1790" s="2">
+        <v>46188.500874502315</v>
+      </c>
+      <c r="D1790" s="4" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E1790" s="4">
+        <v>58976</v>
+      </c>
+      <c r="F1790" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1790" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1791" s="4" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B1791" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1791" s="2">
+        <v>46196.542484803242</v>
+      </c>
+      <c r="D1791" s="4" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E1791" s="4">
+        <v>61297</v>
+      </c>
+      <c r="F1791" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1791" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1792" s="4" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B1792" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1792" s="2">
+        <v>46189.715295173606</v>
+      </c>
+      <c r="D1792" s="4" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E1792" s="4">
+        <v>33683</v>
+      </c>
+      <c r="F1792" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1792" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1793" s="4" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B1793" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1793" s="2">
+        <v>46189.715295173606</v>
+      </c>
+      <c r="D1793" s="4" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E1793" s="4">
+        <v>850</v>
+      </c>
+      <c r="F1793" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1793" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1794" s="4" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B1794" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1794" s="2">
+        <v>46203.667132407405</v>
+      </c>
+      <c r="D1794" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1794" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1794" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1794" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1795" s="4" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B1795" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1795" s="2">
+        <v>46202.354206099539</v>
+      </c>
+      <c r="D1795" s="4" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E1795" s="4">
+        <v>38843.42</v>
+      </c>
+      <c r="F1795" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1795" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1796" s="4" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B1796" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1796" s="2">
+        <v>46202.687641053242</v>
+      </c>
+      <c r="D1796" s="4" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E1796" s="4">
+        <v>216928.46</v>
+      </c>
+      <c r="F1796" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1796" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1797" s="4" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B1797" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1797" s="2">
+        <v>46202.687641053242</v>
+      </c>
+      <c r="D1797" s="4" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E1797" s="4">
+        <v>71506.3</v>
+      </c>
+      <c r="F1797" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1797" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1798" s="4" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B1798" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1798" s="2">
+        <v>46203.677103159724</v>
+      </c>
+      <c r="D1798" s="4" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E1798" s="4">
+        <v>36000</v>
+      </c>
+      <c r="F1798" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1798" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1799" s="4" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B1799" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1799" s="2">
+        <v>46203.70833483796</v>
+      </c>
+      <c r="D1799" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1799" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1799" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1799" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1800" s="4" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B1800" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1800" s="2">
+        <v>46178.697953935181</v>
+      </c>
+      <c r="D1800" s="4" t="s">
+        <v>945</v>
+      </c>
+      <c r="E1800" s="4">
+        <v>448754</v>
+      </c>
+      <c r="F1800" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1800" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1801" s="4" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B1801" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1801" s="2">
+        <v>46178.697953935181</v>
+      </c>
+      <c r="D1801" s="4" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E1801" s="4">
+        <v>442960</v>
+      </c>
+      <c r="F1801" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1801" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1802" s="4" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B1802" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1802" s="2">
+        <v>46178.697953935181</v>
+      </c>
+      <c r="D1802" s="4" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E1802" s="4">
+        <v>179478</v>
+      </c>
+      <c r="F1802" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1802" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1803" s="4" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B1803" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1803" s="2">
+        <v>46190.41879181713</v>
+      </c>
+      <c r="D1803" s="4" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E1803" s="4">
+        <v>168299.95</v>
+      </c>
+      <c r="F1803" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1803" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1804" s="4" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B1804" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1804" s="2">
+        <v>46178.667221956013</v>
+      </c>
+      <c r="D1804" s="4" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E1804" s="4">
+        <v>11795</v>
+      </c>
+      <c r="F1804" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1804" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1805" s="4" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B1805" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1805" s="2">
+        <v>46178.667221956013</v>
+      </c>
+      <c r="D1805" s="4" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E1805" s="4">
+        <v>112772</v>
+      </c>
+      <c r="F1805" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1805" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1806" s="4" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B1806" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1806" s="2">
+        <v>46178.667221956013</v>
+      </c>
+      <c r="D1806" s="4" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E1806" s="4">
+        <v>64723</v>
+      </c>
+      <c r="F1806" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1806" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1807" s="4" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B1807" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1807" s="2">
+        <v>46188.604297106482</v>
+      </c>
+      <c r="D1807" s="4" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E1807" s="4">
+        <v>765100</v>
+      </c>
+      <c r="F1807" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1807" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1808" s="4" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B1808" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1808" s="2">
+        <v>46185.437796215279</v>
+      </c>
+      <c r="D1808" s="4" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E1808" s="4">
+        <v>584675.56000000006</v>
+      </c>
+      <c r="F1808" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1808" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1809" s="4" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B1809" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1809" s="2">
+        <v>46199.677142094908</v>
+      </c>
+      <c r="D1809" s="4" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E1809" s="4">
+        <v>1640000</v>
+      </c>
+      <c r="F1809" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1809" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1810" s="4" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B1810" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1810" s="2">
+        <v>46203.708758912035</v>
+      </c>
+      <c r="D1810" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1810" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1810" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1810" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1811" s="4" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B1811" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1811" s="2">
+        <v>46195.697922835643</v>
+      </c>
+      <c r="D1811" s="4" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E1811" s="4">
+        <v>24441.42</v>
+      </c>
+      <c r="F1811" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1811" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1812" s="4" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B1812" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1812" s="2">
+        <v>46195.697922835643</v>
+      </c>
+      <c r="D1812" s="4" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E1812" s="4">
+        <v>1395615.5</v>
+      </c>
+      <c r="F1812" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1812" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1813" s="4" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B1813" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1813" s="2">
+        <v>46202.458375231479</v>
+      </c>
+      <c r="D1813" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1813" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1813" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1813" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1814" s="4" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B1814" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1814" s="2">
+        <v>46196.729182326388</v>
+      </c>
+      <c r="D1814" s="4" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E1814" s="4">
+        <v>1375000</v>
+      </c>
+      <c r="F1814" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1814" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1815" s="4" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B1815" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1815" s="2">
+        <v>46203.614771793982</v>
+      </c>
+      <c r="D1815" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1815" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1815" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1815" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1816" s="4" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B1816" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1816" s="2">
+        <v>46202.58473278935</v>
+      </c>
+      <c r="D1816" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1816" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1816" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1816" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1817" s="4" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1817" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1817" s="2">
+        <v>46203.743070682867</v>
+      </c>
+      <c r="D1817" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1817" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1817" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1817" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1818" s="4" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B1818" s="4" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C1818" s="2">
+        <v>46203.750010798612</v>
+      </c>
+      <c r="D1818" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1818" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1818" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1818" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1819" s="4" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B1819" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1819" s="2">
+        <v>46211.646027083334</v>
+      </c>
+      <c r="D1819" s="4" t="s">
+        <v>2175</v>
+      </c>
+      <c r="E1819" s="4">
+        <v>266090</v>
+      </c>
+      <c r="F1819" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1819" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1820" s="4" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B1820" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1820" s="2">
+        <v>46225.667263159718</v>
+      </c>
+      <c r="D1820" s="4" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E1820" s="4">
+        <v>210512</v>
+      </c>
+      <c r="F1820" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1820" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1821" s="4" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B1821" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1821" s="2">
+        <v>46210.750001701388</v>
+      </c>
+      <c r="D1821" s="4" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E1821" s="4">
+        <v>1067786.32</v>
+      </c>
+      <c r="F1821" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1821" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1822" s="4" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B1822" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1822" s="2">
+        <v>46211.583352546295</v>
+      </c>
+      <c r="D1822" s="4" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E1822" s="4">
+        <v>600000</v>
+      </c>
+      <c r="F1822" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1822" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1823" s="4" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B1823" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1823" s="2">
+        <v>46223.687513923607</v>
+      </c>
+      <c r="D1823" s="4" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E1823" s="4">
+        <v>429520</v>
+      </c>
+      <c r="F1823" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1823" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1824" s="4" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B1824" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1824" s="2">
+        <v>46253</v>
+      </c>
+      <c r="D1824" s="4" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E1824" s="4">
+        <v>885000</v>
+      </c>
+      <c r="F1824" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1824" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1825" s="4" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B1825" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1825" s="2">
+        <v>46259</v>
+      </c>
+      <c r="D1825" s="4" t="s">
+        <v>2181</v>
+      </c>
+      <c r="E1825" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1825" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1825" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1826" s="4" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1826" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1826" s="2">
+        <v>46241</v>
+      </c>
+      <c r="D1826" s="4" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E1826" s="4">
+        <v>2800000</v>
+      </c>
+      <c r="F1826" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1826" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1827" s="4" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B1827" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1827" s="2">
+        <v>46265</v>
+      </c>
+      <c r="D1827" s="4" t="s">
+        <v>2181</v>
+      </c>
+      <c r="E1827" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1827" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1827" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1828" s="4" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B1828" s="4" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C1828" s="2">
+        <v>46253</v>
+      </c>
+      <c r="D1828" s="4" t="s">
+        <v>2181</v>
+      </c>
+      <c r="E1828" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1828" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1828" s="4">
         <v>2026</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>